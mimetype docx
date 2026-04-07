--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -3,1377 +3,3166 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="006279EC" w:rsidRPr="00184DD0" w:rsidRDefault="006279EC" w:rsidP="00815FFA">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="006279EC" w:rsidRPr="00BB4711" w:rsidRDefault="006279EC" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184DD0">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A745A" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE0971" w:rsidRPr="00BB4711" w:rsidRDefault="00CE0971" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>Editorial de la</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006279EC" w:rsidRPr="004365DE" w:rsidRDefault="004365DE" w:rsidP="00CE0971">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="006279EC" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>REVISTA KERA YVOTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="004365DE">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>: REFLEXIONES SOBRE LA CUESTIÓN SOCIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0971" w:rsidRDefault="00CE0971" w:rsidP="004365DE">
-[...42 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00CE0971" w:rsidRPr="00BB4711" w:rsidRDefault="00CE0971" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Envío para su consideración el artículo de investigación titulado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>[insertar título del artículo]</w:t>
       </w:r>
-      <w:r w:rsidRPr="004365DE">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su posible publicación en la </w:t>
       </w:r>
-      <w:r w:rsidRPr="004365DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>REVISTA KERA YVOTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="004365DE">
-[...22 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>: REFLEXIONES SOBRE LA CUESTIÓN SOCIAL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>El contenido del manuscrito se alinea con la temática y enfoque editorial de la revista. Certifico que este trabajo es original e inédito, y actualmente no está siendo evaluado para su publicación en ninguna otra revista o medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006279EC" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>A continuación, proporciono la información solicitada por la revista:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004365DE" w:rsidRPr="006279EC" w:rsidRDefault="004365DE" w:rsidP="004365DE">
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>Tipo de Artículo</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>completar seleccionando de la lista de abajo</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(artículos originales, artículos de revisión, </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>aurículas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teóricos</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensayos, reseñas bibliográficas de publicaciones recientes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Fecha de envío</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Título de la contribución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Datos de autoría:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colocar e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>n el orden que se ha firmado el artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...75 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos del primer autor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(este apartado debe ser completado por cada uno de los/las autores/as)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre y Apellido: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...101 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(tal como desea que aparezca en el artículo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orcid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Es autor correspondiente? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(si la respuesta es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>sí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>, incluya su número de teléfono)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afiliación institucional: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar según lo indicado abajo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(nombre completo de la institución y dependencia a la que pertenece, de mayor a menor jerarquía, ciudad y país. Ej. Universidad Nacional de Asunción, Facultad de Ciencias Sociales. San Lorenzo, Paraguay)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum breve </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...122 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(hasta 50 palabras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos del segundo autor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(este apartado debe ser completado por cada uno de los/las autores/as)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre y Apellido: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...38 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(tal como desea que aparezca en el artículo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orcid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Es autor correspondiente? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t xml:space="preserve">(si la respuesta es </w:t>
       </w:r>
-      <w:r w:rsidRPr="00401186">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>sí</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E01DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>, incluya su número de teléfono)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004365DE" w:rsidRPr="004E01DC" w:rsidRDefault="004365DE" w:rsidP="004365DE">
-[...21 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afiliación institucional: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar según lo indicado abajo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...101 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(nombre completo de la institución y dependencia a la que pertenece, de mayor a menor jerarquía, ciudad y país. Ej. Universidad Nacional de Asunción, Facultad de Ciencias Sociales. San Lorenzo, Paraguay)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum breve </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>(hasta 50 palabras)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004365DE" w:rsidRDefault="004365DE" w:rsidP="004365DE">
-      <w:pPr>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006322E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="006322E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Repetir este esquema con todos/as autores/as</w:t>
       </w:r>
-      <w:r w:rsidRPr="006322E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="004365DE">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006322E7" w:rsidRDefault="006322E7" w:rsidP="006279EC">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="00BB4711" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Declaración de contribución de autores/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C569B" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar según lo indicado abajo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="00BB4711" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n caso de que el artículo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>está firmad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por más de un/a autor/a, indicar l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>a contribución de cada autor/a, siguiendo el esquema de CR</w:t>
+      </w:r>
+      <w:r w:rsidR="008C569B" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>edit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se detalla a continuación</w:t>
+      </w:r>
+      <w:r w:rsidR="008C569B" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Los 14 roles de los colaboradores de CRediT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Conceptualización:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Desarrollo de las ideas principales del estudio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Curación de datos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Gestión, organización y almacenamiento de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Análisis formal:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Utilización de herramientas estadísticas o matemáticas para analizar los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Obtención de financiación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Búsqueda y gestión de fondos para la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Investigación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Realización de la investigación, incluyendo la recolección y análisis de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Metodología:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Diseño y aplicación de los métodos de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Administración del proyecto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Supervisión y gestión del proyecto de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Recursos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Proporcionar los recursos necesarios para la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Software:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Desarrollo e implementación de software para la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Supervisión:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Supervisión y orientación de la investigación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Validación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Verificación de la validez y precisión de los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Visualización:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Creación de gráficos, tablas u otras representaciones visuales de los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Redacción del borrador original:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Escritura de la primera versión del artículo de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D125A" w:rsidRPr="002D125A" w:rsidRDefault="002D125A" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t>Redacción, revisión y edición:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
+        </w:rPr>
+        <w:t> Revisión y edición del artículo de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C569B" w:rsidRPr="00BB4711" w:rsidRDefault="008C569B" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3709" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(iniciales del autor):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conceptualización y metodología. BB: Análisis formal y visualización</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Declaración de Preprints:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar según lo indicado abajo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90988" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>enviado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la Revista Kera yvoty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>a sido publicado como preprint:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Informar a la revista sobre el preprint durante el proceso de envío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Proporcionar el DOI o el enlace persistente al preprint en la sección de envío o en la carta de presentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Actualizar el registro del preprint con un enlace a la versión final publicada en nuestra revista una vez que el manuscrito sea aceptado y publicado. Esto ayuda a vincular las versiones y a asegurar que la trayectoria de la investigación sea clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0DC2" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Ejemplos de repositorios de preprints: arXiv, bioRxiv, medRxiv, SSRN, OSF Preprints, SciELO Preprints, repositorios institucionales, entre otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C569B" w:rsidRPr="00BB4711" w:rsidRDefault="004D0DC2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Obs. Publicar un preprint no se considera una publicación duplicada y no afectará la consideración de tu manuscrito en nuestra revista. Animamos a los autores a aprovechar los beneficios de los preprints para acelerar la comunicación científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Fuente de financiación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Mencionar si la investigación tuvo financiamiento, si no, colocar: Sin financiamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Conflicto de interés del autor/es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004365DE" w:rsidRPr="00BB4711" w:rsidRDefault="004365DE" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Mencionar si los/las autores/as tienen conflicto de interés, si no, colocar: Los/las autores/as declaran no poseer conflicto de interés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4711" w:rsidRPr="00BB4711" w:rsidRDefault="00BB4711" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Disponibilidad de datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>marque con una X una opción de la lista de abajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8217"/>
+        <w:gridCol w:w="845"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidTr="00C773E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00C773E6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>Disponibilidad de datos previa solicitud</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>: Los conjuntos de datos generados y/o analizados durante el estudio están disponibles previa solicitud al autor correspondiente: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C773E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>Nombre del autor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>], Correo elect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>rónico: [</w:t>
+            </w:r>
+            <w:r w:rsidR="00C773E6" w:rsidRPr="00C773E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>completar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00C773E6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidTr="00C773E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>Datos públicos disponibles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>: Los datos utilizados en este estudio están disponibles públicamente en repositorios como: Dryad, Figshare, Zenodo, SciELO Data, Mendeley Data o repositorios institucionales, en la siguiente dirección: [URL o DOI]. No s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>e requiere permiso para su uso.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00C773E6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidTr="00C773E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>Datos no disponibles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>: Debido a la naturaleza de los datos, que contienen información sensible sobre participantes, los datos no están disponibles públicamente. Las solicitudes de acceso a los datos pueden ser consideradas por [n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>ombre del comité/institución]."</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00C773E6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidTr="00C773E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>Otro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4711">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+              <w:t>: Todos los datos generados o analizados durante este estudio se incluyen en este artículo publicado (y sus archivos de información suplementaria).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00C773E6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F7A4F" w:rsidRPr="00BB4711" w:rsidRDefault="005F7A4F" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F7A4F" w:rsidRPr="00BB4711" w:rsidRDefault="005F7A4F" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Si los hay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F7A4F" w:rsidRPr="00BB4711" w:rsidRDefault="005F7A4F" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B919A5" w:rsidRPr="00BB4711" w:rsidRDefault="00B919A5" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575521" w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>[completar]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B919A5" w:rsidRPr="00BB4711" w:rsidRDefault="00B919A5" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+        <w:t>(en caso de que el artículo es parte de una tesis o se presentó en un evento académico declarar aquí. Ej. Este artículo es parte de la Tesis de Maestría presentada a la UNA, Facultad de ...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006322E7" w:rsidRPr="00BB4711" w:rsidRDefault="006322E7" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006279EC" w:rsidRDefault="006279EC" w:rsidP="006279EC">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00575521" w:rsidRPr="00BB4711" w:rsidRDefault="00575521" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006279EC" w:rsidRPr="00BB4711" w:rsidRDefault="006279EC" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>Gracias por su consideración.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006322E7" w:rsidRPr="006638A2" w:rsidRDefault="006322E7" w:rsidP="006279EC">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="006322E7" w:rsidRPr="00BB4711" w:rsidRDefault="006322E7" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006638A2" w:rsidRPr="00BB4711" w:rsidRDefault="006638A2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002574F7" w:rsidRPr="006638A2" w:rsidRDefault="006638A2">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="002574F7" w:rsidRPr="00BB4711" w:rsidRDefault="006638A2" w:rsidP="00BB4711">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4711">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PY"/>
         </w:rPr>
         <w:t>Firma del Autor correspondiente</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002574F7" w:rsidRPr="006638A2" w:rsidSect="00401186">
+    <w:sectPr w:rsidR="002574F7" w:rsidRPr="00BB4711" w:rsidSect="00BB4711">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1133" w:bottom="993" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="707" w:bottom="567" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00594314" w:rsidRDefault="00594314" w:rsidP="008C5989">
+    <w:p w:rsidR="00183FBD" w:rsidRDefault="00183FBD" w:rsidP="008C5989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00594314" w:rsidRDefault="00594314" w:rsidP="008C5989">
+    <w:p w:rsidR="00183FBD" w:rsidRDefault="00183FBD" w:rsidP="008C5989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1390,78 +3179,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00594314" w:rsidRDefault="00594314" w:rsidP="008C5989">
+    <w:p w:rsidR="00183FBD" w:rsidRDefault="00183FBD" w:rsidP="008C5989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00594314" w:rsidRDefault="00594314" w:rsidP="008C5989">
+    <w:p w:rsidR="00183FBD" w:rsidRDefault="00183FBD" w:rsidP="008C5989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F663D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13448D9A"/>
     <w:lvl w:ilvl="0" w:tplc="E4C63508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
@@ -1541,139 +3330,629 @@
     <w:lvl w:ilvl="7" w:tplc="3C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE60564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0BE6D6B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76200CCE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B11294DC"/>
+    <w:lvl w:ilvl="0" w:tplc="3C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A5159A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C65ADD4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="4"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="5"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="6"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="7"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="8"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="9"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="10"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="11"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="12"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="13"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="14"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006279EC"/>
     <w:rsid w:val="0003782A"/>
+    <w:rsid w:val="00183FBD"/>
     <w:rsid w:val="00184DD0"/>
     <w:rsid w:val="002574F7"/>
     <w:rsid w:val="00290AA5"/>
+    <w:rsid w:val="002D125A"/>
     <w:rsid w:val="002F1221"/>
     <w:rsid w:val="00401186"/>
     <w:rsid w:val="00405A5B"/>
     <w:rsid w:val="004365DE"/>
     <w:rsid w:val="004A42E9"/>
+    <w:rsid w:val="004D0DC2"/>
     <w:rsid w:val="004E01DC"/>
+    <w:rsid w:val="00575521"/>
     <w:rsid w:val="00594314"/>
     <w:rsid w:val="005F7A4F"/>
     <w:rsid w:val="006279EC"/>
     <w:rsid w:val="006322E7"/>
     <w:rsid w:val="006638A2"/>
     <w:rsid w:val="00781B1E"/>
     <w:rsid w:val="00793287"/>
     <w:rsid w:val="00815FFA"/>
+    <w:rsid w:val="008A745A"/>
+    <w:rsid w:val="008C569B"/>
     <w:rsid w:val="008C5989"/>
     <w:rsid w:val="00995F10"/>
     <w:rsid w:val="009B4BAA"/>
     <w:rsid w:val="00A11D4D"/>
     <w:rsid w:val="00AC5E50"/>
     <w:rsid w:val="00B46F07"/>
+    <w:rsid w:val="00B90988"/>
     <w:rsid w:val="00B919A5"/>
+    <w:rsid w:val="00BB4711"/>
     <w:rsid w:val="00C17EDC"/>
+    <w:rsid w:val="00C773E6"/>
     <w:rsid w:val="00CC47D3"/>
+    <w:rsid w:val="00CD3709"/>
     <w:rsid w:val="00CE0971"/>
     <w:rsid w:val="00D729CF"/>
     <w:rsid w:val="00FE215D"/>
     <w:rsid w:val="00FE5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B1A55CD"/>
+  <w14:docId w14:val="1A4656CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C79C09BD-F435-4A4D-AC23-A247E22CC048}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-PY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2028,59 +4307,79 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004365DE"/>
+    <w:rsid w:val="00575521"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D125A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:val="es-PY" w:eastAsia="es-PY"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
@@ -2174,57 +4473,108 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004365DE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004365DE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D125A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="es-PY"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D125A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D125A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="270472496">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433932202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -2469,69 +4819,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>351</Words>
-  <Characters>1936</Characters>
+  <Words>967</Words>
+  <Characters>5324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>        Los 14 roles de los colaboradores de CRediT </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2283</CharactersWithSpaces>
+  <CharactersWithSpaces>6279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>